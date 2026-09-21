--- v0 (2026-06-27)
+++ v1 (2026-09-21)
@@ -15,3669 +15,565 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="510"/>
-[...5 lines deleted...]
-        </w:tblCellMar>
+        <w:tblStyle w:val="Tabel-Gitter"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10774"/>
+        <w:gridCol w:w="7568"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00655B49" w:rsidRPr="00464170" w14:paraId="48E52948" w14:textId="77777777" w:rsidTr="00611BB2">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="388A60AA" w:rsidTr="388A60AA" w14:paraId="4EDC183A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10774" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7568" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="30DAF70C" w14:textId="7D931F5B" w:rsidR="00F7290E" w:rsidRPr="00F7290E" w:rsidRDefault="000601AB" w:rsidP="00611BB2">
+          <w:p w:rsidR="388A60AA" w:rsidP="388A60AA" w:rsidRDefault="388A60AA" w14:paraId="2E33FF55" w14:textId="736E2B13">
             <w:pPr>
               <w:pStyle w:val="Overskrift1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
               <w:rPr>
                 <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00F7290E">
+              <w:t xml:space="preserve">Tilmeldingsskema til </w:t>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
               <w:rPr>
                 <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tilmeldingsskema til </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005273A3" w:rsidRPr="00F7290E">
+              <w:t>foreningshold</w:t>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
               <w:rPr>
                 <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>foreningshold</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F7290E">
+              <w:t>turnering</w:t>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
               <w:rPr>
                 <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>turnering</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F7290E" w:rsidRPr="00F7290E">
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
               <w:rPr>
                 <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>en</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F7290E">
+              <w:t xml:space="preserve"> 20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
               <w:rPr>
                 <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 20</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F027DA">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
               <w:rPr>
                 <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00572F5D">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
               <w:rPr>
                 <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00611BB2">
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
               <w:rPr>
                 <w:sz w:val="32"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B445B94" w14:textId="11642BEC" w:rsidR="00F7290E" w:rsidRPr="00F7290E" w:rsidRDefault="00611BB2" w:rsidP="00611BB2">
+          <w:p w:rsidR="388A60AA" w:rsidP="388A60AA" w:rsidRDefault="388A60AA" w14:paraId="13B95466" w14:textId="46BD7484">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
               <w:rPr>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="32"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
-            <w:r w:rsidR="00B91C82">
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
               <w:rPr>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
               <w:rPr>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">      15 </w:t>
             </w:r>
-            <w:r w:rsidR="00B91C82">
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
               <w:rPr>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">meter </w:t>
             </w:r>
-            <w:r w:rsidR="007D7068">
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
               <w:rPr>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>riffel</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F9C90B8" w14:textId="77777777" w:rsidR="00611BB2" w:rsidRDefault="00611BB2" w:rsidP="00611BB2">
+          <w:p w:rsidR="388A60AA" w:rsidP="388A60AA" w:rsidRDefault="388A60AA" w14:paraId="61C6C657" w14:textId="5C42BAAD">
             <w:pPr>
               <w:pStyle w:val="Overskrift1"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="388A60AA" w:rsidP="388A60AA" w:rsidRDefault="388A60AA" w14:paraId="25D8FC83" w14:textId="33400B11">
+            <w:pPr>
+              <w:pStyle w:val="Overskrift1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
               <w:rPr>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">Gældende regler for turneringer kan ses på </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">HYPERLINK "http://www.dgi-skyd.dk/turneringer"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>www.dgi-skyd.dk/turneringer</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="388A60AA">
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I nedenstående skema </w:t>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>oplyses</w:t>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> antal hold der tilmeldes i den pågældende række.</w:t>
+            </w:r>
+            <w:r w:rsidR="388A60AA">
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MIX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hold kan bestå af skytter fra alle klasser, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">men kan ikke udtages til DM. </w:t>
+            </w:r>
+            <w:r w:rsidR="388A60AA">
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En skytte kan </w:t>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">indgå </w:t>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">på både </w:t>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>é</w:t>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">t MIX-hold og </w:t>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>é</w:t>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>t almindeligt hold</w:t>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i samme runde</w:t>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="388A60AA">
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>En skytte kan indgå på hold i alle discipli</w:t>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ner.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="388A60AA" w:rsidP="388A60AA" w:rsidRDefault="388A60AA" w14:paraId="4E3E7B35" w14:textId="1329CBC2">
+            <w:pPr>
+              <w:pStyle w:val="Overskrift1"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7025A791" w14:textId="5468A3CE" w:rsidR="00611BB2" w:rsidRDefault="005273A3" w:rsidP="00611BB2">
+          <w:p w:rsidR="388A60AA" w:rsidP="388A60AA" w:rsidRDefault="388A60AA" w14:paraId="646FDB2D" w14:textId="70798F23">
             <w:pPr>
               <w:pStyle w:val="Overskrift1"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="388A60AA" w:rsidP="388A60AA" w:rsidRDefault="388A60AA" w14:paraId="568D6A52" w14:textId="7939FB76">
+            <w:pPr>
+              <w:pStyle w:val="Overskrift1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
               <w:rPr>
-                <w:b w:val="0"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="000606F9">
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
               <w:rPr>
-                <w:b w:val="0"/>
-[...16 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000606F9">
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
               <w:rPr>
-                <w:b w:val="0"/>
-[...156 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
               <w:rPr>
-                <w:rStyle w:val="Fremhv"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>15</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DB1DF1">
+              <w:t>eter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
               <w:rPr>
-                <w:rStyle w:val="Fremhv"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kal. .22</w:t>
+            </w:r>
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000601AB" w:rsidRPr="00464170">
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
               <w:rPr>
-                <w:rStyle w:val="Fremhv"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:sz w:val="28"/>
-              </w:rPr>
-[...25 lines deleted...]
-                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007D7068">
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
               <w:rPr>
-                <w:rStyle w:val="Fremhv"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:sz w:val="28"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">                                  </w:t>
             </w:r>
-            <w:r w:rsidR="007D7068">
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
               <w:rPr>
-                <w:rStyle w:val="Fremhv"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">                             </w:t>
             </w:r>
-            <w:r w:rsidR="00865960" w:rsidRPr="00464170">
+            <w:r w:rsidRPr="388A60AA" w:rsidR="388A60AA">
               <w:rPr>
-                <w:rStyle w:val="Fremhv"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Skriv tydeligt</w:t>
             </w:r>
           </w:p>
-          <w:tbl>
-[...1231 lines deleted...]
-          <w:p w14:paraId="66155897" w14:textId="69E70BE3" w:rsidR="00F7290E" w:rsidRDefault="00F7290E" w:rsidP="00611BB2">
+          <w:p w:rsidR="388A60AA" w:rsidP="388A60AA" w:rsidRDefault="388A60AA" w14:paraId="07F2A6C9" w14:textId="63BAF67B">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Normal"/>
             </w:pPr>
-          </w:p>
-[...1916 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A6D7DE9" w14:textId="77777777" w:rsidR="00900140" w:rsidRPr="00464170" w:rsidRDefault="00900140" w:rsidP="000601AB">
+    <w:p w:rsidRPr="00464170" w:rsidR="00900140" w:rsidP="000601AB" w:rsidRDefault="00900140" w14:paraId="1A6D7DE9" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="-1560"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00900140" w:rsidRPr="00464170" w:rsidSect="00887B20">
+    <w:sectPr w:rsidRPr="00464170" w:rsidR="00900140" w:rsidSect="00887B20">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
-      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1673" w:bottom="1276" w:left="2665" w:header="567" w:footer="765" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47AF7AE6" w14:textId="77777777" w:rsidR="0071324C" w:rsidRDefault="0071324C" w:rsidP="009E4B94">
+    <w:p w:rsidR="0071324C" w:rsidP="009E4B94" w:rsidRDefault="0071324C" w14:paraId="47AF7AE6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FC60D5C" w14:textId="77777777" w:rsidR="0071324C" w:rsidRDefault="0071324C" w:rsidP="009E4B94">
+    <w:p w:rsidR="0071324C" w:rsidP="009E4B94" w:rsidRDefault="0071324C" w14:paraId="5FC60D5C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3708,51 +604,51 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3B4C8300" w14:textId="4351B309" w:rsidR="00681D83" w:rsidRPr="00681D83" w:rsidRDefault="00F331F3">
+  <w:p w:rsidRPr="00681D83" w:rsidR="00681D83" w:rsidRDefault="00F331F3" w14:paraId="3B4C8300" w14:textId="4351B309">
     <w:pPr>
       <w:pStyle w:val="Sidefod"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidetal"/>
       </w:rPr>
       <w:t>Sid</w:t>
     </w:r>
     <w:r w:rsidRPr="00094ABD">
       <w:rPr>
         <w:rStyle w:val="Sidetal"/>
       </w:rPr>
       <w:t xml:space="preserve">e </w:t>
     </w:r>
     <w:r w:rsidRPr="00094ABD">
       <w:rPr>
         <w:rStyle w:val="Sidetal"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00094ABD">
       <w:rPr>
         <w:rStyle w:val="Sidetal"/>
       </w:rPr>
@@ -3761,51 +657,51 @@
     <w:r w:rsidRPr="00094ABD">
       <w:rPr>
         <w:rStyle w:val="Sidetal"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00887B20">
       <w:rPr>
         <w:rStyle w:val="Sidetal"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00094ABD">
       <w:rPr>
         <w:rStyle w:val="Sidetal"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="2C12E575" w14:textId="77777777" w:rsidR="00865960" w:rsidRDefault="00865960" w:rsidP="00865960">
+  <w:p w:rsidR="00865960" w:rsidP="00865960" w:rsidRDefault="00865960" w14:paraId="2C12E575" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Template-Adresse"/>
       <w:rPr>
         <w:szCs w:val="13"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:szCs w:val="13"/>
       </w:rPr>
       <w:t>DGI Midt- og Vestsjælland</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:szCs w:val="13"/>
       </w:rPr>
       <w:t xml:space="preserve"> | Helligkorsvej 3 | 4000 Roskilde | Tlf. 79</w:t>
     </w:r>
     <w:r w:rsidR="00D35E77">
       <w:rPr>
         <w:szCs w:val="13"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
@@ -3854,113 +750,113 @@
     <w:r w:rsidR="00D35E77">
       <w:rPr>
         <w:szCs w:val="13"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:szCs w:val="13"/>
       </w:rPr>
       <w:t>41</w:t>
     </w:r>
     <w:r w:rsidR="00D35E77">
       <w:rPr>
         <w:szCs w:val="13"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:szCs w:val="13"/>
       </w:rPr>
       <w:t>88 |</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6BF993DD" w14:textId="77777777" w:rsidR="0065484C" w:rsidRPr="00D35E77" w:rsidRDefault="00865960" w:rsidP="00D35E77">
+  <w:p w:rsidRPr="00D35E77" w:rsidR="0065484C" w:rsidP="00D35E77" w:rsidRDefault="00865960" w14:paraId="6BF993DD" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Template-Adresse"/>
       <w:rPr>
         <w:szCs w:val="13"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D35E77">
       <w:rPr>
         <w:szCs w:val="13"/>
       </w:rPr>
       <w:t>midt-ogvestsjaelland@dgi.dk</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:szCs w:val="13"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
-    <w:r w:rsidR="00D35E77" w:rsidRPr="00D35E77">
+    <w:r w:rsidRPr="00D35E77" w:rsidR="00D35E77">
       <w:rPr>
         <w:szCs w:val="13"/>
       </w:rPr>
       <w:t>www.dgi.dk/midt-ogvestsjaelland</w:t>
     </w:r>
     <w:r w:rsidR="00D35E77">
       <w:rPr>
         <w:szCs w:val="13"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DF83EED" w14:textId="77777777" w:rsidR="0071324C" w:rsidRDefault="0071324C" w:rsidP="009E4B94">
+    <w:p w:rsidR="0071324C" w:rsidP="009E4B94" w:rsidRDefault="0071324C" w14:paraId="3DF83EED" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5902E293" w14:textId="77777777" w:rsidR="0071324C" w:rsidRDefault="0071324C" w:rsidP="009E4B94">
+    <w:p w:rsidR="0071324C" w:rsidP="009E4B94" w:rsidRDefault="0071324C" w14:paraId="5902E293" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="2183F1D9" w14:textId="77777777" w:rsidR="002F5AEA" w:rsidRPr="004D42F2" w:rsidRDefault="00DB1DF1" w:rsidP="004D42F2">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w:rsidRPr="004D42F2" w:rsidR="002F5AEA" w:rsidP="004D42F2" w:rsidRDefault="00DB1DF1" w14:paraId="2183F1D9" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidehoved"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="da-DK"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15CAED9D" wp14:editId="250A4F04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>1691640</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="5957570" cy="543560"/>
           <wp:effectExtent l="0" t="0" r="5080" b="8890"/>
           <wp:wrapNone/>
           <wp:docPr id="31" name="Picture 3" descr="U:\DGI\Jobs\4514_DGI brevskabelon\Received\work\DGI TopGrafik(jaa).emf"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4141,66 +1037,66 @@
                       <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
                         <a:noFill/>
                         <a:prstDash val="solid"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-[...1 lines deleted...]
-              <v:fill color2="#f5f8fd" rotate="t" angle="90" colors="0 #3787c8;32113f #91bde1;1 #f5f8fd" focus="100%" type="gradient"/>
+          <w:pict w14:anchorId="06357532">
+            <v:rect id="Rectangle 2" style="position:absolute;margin-left:0;margin-top:0;width:462pt;height:42.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#3787c8" stroked="f" strokeweight="2pt" w14:anchorId="629AB14B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1marH3AIAABMGAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtqGzEQfS/0H4Tem13fnSXrYBxSCm4T&#10;mpQ8j7XaXVGtpEryJf36jqS1Y5JAofRFSDOjMzNnLlfXh06SHbdOaFXSwUVOCVdMV0I1Jf3xePtp&#10;TonzoCqQWvGSPnNHrxcfP1ztTcGHutWy4pYgiHLF3pS09d4UWeZYyztwF9pwhcpa2w48Pm2TVRb2&#10;iN7JbJjn02yvbWWsZtw5lN4kJV1E/LrmzN/VteOeyJJibD6eNp6bcGaLKygaC6YVrA8D/iGKDoRC&#10;pyeoG/BAtla8geoEs9rp2l8w3WW6rgXjMQfMZpC/yuahBcNjLkiOMyea3P+DZd92D+behtCdWWv2&#10;0yEj2d644qQJD9fbHGrbBVsMnBwii88nFvnBE4bCyXw6G+dINkPdZHQ5m0SaMyiOv411/jPXHQmX&#10;klqsUiQPdmvng38ojiY9p9WtkJLUUmCLKGwkSqz2T8K3kSJsvES+w//xhyNGI0t5FDvbbFbSkh1g&#10;E4xm89lqHuqOXhp3bj2+zDHsIHnvR5DLbfdVVwloMgnWsX9QjF2WxOOjGOF7mHdcDfDvX3x5oXyC&#10;HI4QM3ly4E8BDKYR4xjBST4K4G8Dm8bsUt6vA4tU9NxJoQiE6cUKOgaSV4He6MULyb9jsRIITk0s&#10;SyRGkX1Jh5NUd8Aq1RI8tkBn8LtTDSUgG9wQzNvIsNKhohE1lPoGXJuSdVqKKrjDmKQK2DyOcd8Z&#10;L80YbhtdPd/b0AspXMNuBaKtwfl7sDjImAMuJ3+HRy01hqj7GyWttr/fkwd7nC/UUrLHxYDh/9qC&#10;xZaTXxT21OVgPA6bJD7Gk9kQH/ZcsznXqG230th2AyTTsHgN9l4er7XV3RPusGXwiipQDH0novrH&#10;yqeFhVuQ8eUymuH2MODX6sGwY/cHHh8PT2BNP1ceJ/KbPi4RKF6NV7INDCu93Hpdi1jYF16xBuGB&#10;myd1cNqSYbWdv6PVyy5f/AEAAP//AwBQSwMEFAAGAAgAAAAhAJdi8hbbAAAABAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj1FLw0AQhN8F/8OxBd/sXauWNM2lBKUoQpFWf8A1tybB3F7MXdvz37v6oi8D&#10;wywz3xbr5HpxwjF0njTMpgoEUu1tR42Gt9fNdQYiREPW9J5QwxcGWJeXF4XJrT/TDk/72AguoZAb&#10;DW2MQy5lqFt0Jkz9gMTZux+diWzHRtrRnLnc9XKu1EI60xEvtGbA+xbrj/3RaXjcZl12E2142qqH&#10;54peUvW5SVpfTVK1AhExxb9j+MFndCiZ6eCPZIPoNfAj8Vc5W85v2R40ZHcKZFnI//DlNwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD1marH3AIAABMGAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCXYvIW2wAAAAQBAAAPAAAAAAAAAAAAAAAAADYF&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAPgYAAAAA&#10;">
+              <v:fill type="gradient" color2="#f5f8fd" colors="0 #3787c8;32113f #91bde1;1 #f5f8fd" angle="90" focus="100%" rotate="t"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1C6B0139" w14:textId="77777777" w:rsidR="00F331F3" w:rsidRDefault="00DB1DF1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w:rsidR="00F331F3" w:rsidRDefault="00DB1DF1" w14:paraId="1C6B0139" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidehoved"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="da-DK"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B51CAE5" wp14:editId="1BE196EC">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>1691640</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="5957570" cy="543560"/>
           <wp:effectExtent l="0" t="0" r="5080" b="8890"/>
           <wp:wrapNone/>
           <wp:docPr id="33" name="Picture 1" descr="U:\DGI\Jobs\4514_DGI brevskabelon\Received\work\DGI TopGrafik(jaa).emf"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4381,53 +1277,53 @@
                       <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
                         <a:noFill/>
                         <a:prstDash val="solid"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-[...1 lines deleted...]
-              <v:fill color2="#f5f8fd" rotate="t" angle="90" colors="0 #3787c8;32113f #91bde1;1 #f5f8fd" focus="100%" type="gradient"/>
+          <w:pict w14:anchorId="09175E01">
+            <v:rect id="Rectangle 9" style="position:absolute;margin-left:133.3pt;margin-top:0;width:462pt;height:42.5pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#3787c8" stroked="f" strokeweight="2pt" w14:anchorId="3472EE13" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1marH3AIAABMGAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtqGzEQfS/0H4Tem13fnSXrYBxSCm4T&#10;mpQ8j7XaXVGtpEryJf36jqS1Y5JAofRFSDOjMzNnLlfXh06SHbdOaFXSwUVOCVdMV0I1Jf3xePtp&#10;TonzoCqQWvGSPnNHrxcfP1ztTcGHutWy4pYgiHLF3pS09d4UWeZYyztwF9pwhcpa2w48Pm2TVRb2&#10;iN7JbJjn02yvbWWsZtw5lN4kJV1E/LrmzN/VteOeyJJibD6eNp6bcGaLKygaC6YVrA8D/iGKDoRC&#10;pyeoG/BAtla8geoEs9rp2l8w3WW6rgXjMQfMZpC/yuahBcNjLkiOMyea3P+DZd92D+behtCdWWv2&#10;0yEj2d644qQJD9fbHGrbBVsMnBwii88nFvnBE4bCyXw6G+dINkPdZHQ5m0SaMyiOv411/jPXHQmX&#10;klqsUiQPdmvng38ojiY9p9WtkJLUUmCLKGwkSqz2T8K3kSJsvES+w//xhyNGI0t5FDvbbFbSkh1g&#10;E4xm89lqHuqOXhp3bj2+zDHsIHnvR5DLbfdVVwloMgnWsX9QjF2WxOOjGOF7mHdcDfDvX3x5oXyC&#10;HI4QM3ly4E8BDKYR4xjBST4K4G8Dm8bsUt6vA4tU9NxJoQiE6cUKOgaSV4He6MULyb9jsRIITk0s&#10;SyRGkX1Jh5NUd8Aq1RI8tkBn8LtTDSUgG9wQzNvIsNKhohE1lPoGXJuSdVqKKrjDmKQK2DyOcd8Z&#10;L80YbhtdPd/b0AspXMNuBaKtwfl7sDjImAMuJ3+HRy01hqj7GyWttr/fkwd7nC/UUrLHxYDh/9qC&#10;xZaTXxT21OVgPA6bJD7Gk9kQH/ZcsznXqG230th2AyTTsHgN9l4er7XV3RPusGXwiipQDH0novrH&#10;yqeFhVuQ8eUymuH2MODX6sGwY/cHHh8PT2BNP1ceJ/KbPi4RKF6NV7INDCu93Hpdi1jYF16xBuGB&#10;myd1cNqSYbWdv6PVyy5f/AEAAP//AwBQSwMEFAAGAAgAAAAhAFZMpvDcAAAACAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj1FLwzAUhd8F/0O4gm8u2cRSu96OogxFGMPpD8iau7bY3NQm2+K/N3vSx8M5&#10;nPOdchXtIE40+d4xwnymQBA3zvTcInx+rO9yED5oNnpwTAg/5GFVXV+VujDuzO902oVWpBL2hUbo&#10;QhgLKX3TkdV+5kbi5B3cZHVIcmqlmfQ5ldtBLpTKpNU9p4VOj/TUUfO1O1qEl03e5/fB+NeNen6r&#10;eRvr73VEvL2J9RJEoBj+wnDBT+hQJaa9O7LxYkBYZFmWogjp0cWeP6qk9wj5gwJZlfL/geoXAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9Zmqx9wCAAATBgAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAVkym8NwAAAAIAQAADwAAAAAAAAAAAAAAAAA2&#10;BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAD8GAAAAAA==&#10;">
+              <v:fill type="gradient" color2="#f5f8fd" colors="0 #3787c8;32113f #91bde1;1 #f5f8fd" angle="90" focus="100%" rotate="t"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6E623E50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
@@ -4480,111 +1376,111 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C86E9E70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3B02305A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1209"/>
         </w:tabs>
         <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CE62340E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="72686482"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="84D2024C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E20588C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="51246668"/>
     <w:lvl w:ilvl="0">
@@ -4689,155 +1585,155 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3289" w:hanging="1701"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FB354B8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FA622D38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Opstilling-punkttegn"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="181" w:hanging="181"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:color w:val="3787C8"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="362" w:hanging="181"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:color w:val="3787C8"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="543" w:hanging="181"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="724" w:hanging="181"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="905" w:hanging="181"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1086" w:hanging="181"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1267" w:hanging="181"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1448" w:hanging="181"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1629" w:hanging="181"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2102754069">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="331221547">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="452867013">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="27487510">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2099448320">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1722898588">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1437403069">
     <w:abstractNumId w:val="3"/>
   </w:num>
@@ -4965,58 +1861,56 @@
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3345" w:hanging="1757"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:zoom w:percent="100"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="da-DK" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
-[...3 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:activeWritingStyle w:lang="da-DK" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0" w:appName="MSWord"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:attachedTemplate r:id="rId1"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="1304"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E5348A"/>
@@ -5158,178 +2052,180 @@
     <w:rsid w:val="00D847FC"/>
     <w:rsid w:val="00D96141"/>
     <w:rsid w:val="00DB1DF1"/>
     <w:rsid w:val="00DB31AF"/>
     <w:rsid w:val="00DE2B28"/>
     <w:rsid w:val="00E13E89"/>
     <w:rsid w:val="00E324A5"/>
     <w:rsid w:val="00E5348A"/>
     <w:rsid w:val="00E66B4B"/>
     <w:rsid w:val="00EA6A25"/>
     <w:rsid w:val="00EB497C"/>
     <w:rsid w:val="00F027DA"/>
     <w:rsid w:val="00F26750"/>
     <w:rsid w:val="00F331F3"/>
     <w:rsid w:val="00F55F8D"/>
     <w:rsid w:val="00F7290E"/>
     <w:rsid w:val="00F83BF5"/>
     <w:rsid w:val="00FA3034"/>
     <w:rsid w:val="00FB3176"/>
     <w:rsid w:val="00FB6D50"/>
     <w:rsid w:val="00FC55B0"/>
     <w:rsid w:val="00FC7A59"/>
     <w:rsid w:val="00FE2C9C"/>
     <w:rsid w:val="00FE4629"/>
     <w:rsid w:val="00FE77A6"/>
+    <w:rsid w:val="388A60AA"/>
+    <w:rsid w:val="5D46208C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="da-DK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="434B6291"/>
   <w15:docId w15:val="{6DBC4061-ABF0-40B0-8355-B3C23D854779}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="da-DK" w:eastAsia="da-DK" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...8 lines deleted...]
-    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="21" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:uiPriority="21" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:qFormat="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="21" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="21" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="21" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:uiPriority="21" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5465,51 +2361,51 @@
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -5576,51 +2472,51 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC7A59"/>
     <w:pPr>
       <w:spacing w:line="230" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="17"/>
       <w:szCs w:val="17"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Overskrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Overskrift1Tegn"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00160952"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="230"/>
       <w:contextualSpacing/>
@@ -5781,393 +2677,393 @@
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Overskrift9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Overskrift9Tegn"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="009E4B94"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="260"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:iCs/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardskrifttypeiafsnit">
+  <w:style w:type="character" w:styleId="Standardskrifttypeiafsnit" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tabel-Normal">
+  <w:style w:type="table" w:styleId="Tabel-Normal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenoversigt">
+  <w:style w:type="numbering" w:styleId="Ingenoversigt" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidehoved">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidehovedTegn"/>
     <w:uiPriority w:val="21"/>
     <w:semiHidden/>
     <w:rsid w:val="006B30A9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidehovedTegn">
+  <w:style w:type="character" w:styleId="SidehovedTegn" w:customStyle="1">
     <w:name w:val="Sidehoved Tegn"/>
     <w:link w:val="Sidehoved"/>
     <w:uiPriority w:val="21"/>
     <w:semiHidden/>
     <w:rsid w:val="00004865"/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidefod">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidefodTegn"/>
     <w:uiPriority w:val="21"/>
     <w:semiHidden/>
     <w:rsid w:val="006B30A9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidefodTegn">
+  <w:style w:type="character" w:styleId="SidefodTegn" w:customStyle="1">
     <w:name w:val="Sidefod Tegn"/>
     <w:link w:val="Sidefod"/>
     <w:uiPriority w:val="21"/>
     <w:semiHidden/>
     <w:rsid w:val="00004865"/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift1Tegn">
+  <w:style w:type="character" w:styleId="Overskrift1Tegn" w:customStyle="1">
     <w:name w:val="Overskrift 1 Tegn"/>
     <w:link w:val="Overskrift1"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00160952"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift2Tegn">
+  <w:style w:type="character" w:styleId="Overskrift2Tegn" w:customStyle="1">
     <w:name w:val="Overskrift 2 Tegn"/>
     <w:link w:val="Overskrift2"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00E13E89"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift3Tegn">
+  <w:style w:type="character" w:styleId="Overskrift3Tegn" w:customStyle="1">
     <w:name w:val="Overskrift 3 Tegn"/>
     <w:link w:val="Overskrift3"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="002E74A4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift4Tegn">
+  <w:style w:type="character" w:styleId="Overskrift4Tegn" w:customStyle="1">
     <w:name w:val="Overskrift 4 Tegn"/>
     <w:link w:val="Overskrift4"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:rsid w:val="00004865"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift5Tegn">
+  <w:style w:type="character" w:styleId="Overskrift5Tegn" w:customStyle="1">
     <w:name w:val="Overskrift 5 Tegn"/>
     <w:link w:val="Overskrift5"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:rsid w:val="00004865"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift6Tegn">
+  <w:style w:type="character" w:styleId="Overskrift6Tegn" w:customStyle="1">
     <w:name w:val="Overskrift 6 Tegn"/>
     <w:link w:val="Overskrift6"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:rsid w:val="00004865"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift7Tegn">
+  <w:style w:type="character" w:styleId="Overskrift7Tegn" w:customStyle="1">
     <w:name w:val="Overskrift 7 Tegn"/>
     <w:link w:val="Overskrift7"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:rsid w:val="00004865"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift8Tegn">
+  <w:style w:type="character" w:styleId="Overskrift8Tegn" w:customStyle="1">
     <w:name w:val="Overskrift 8 Tegn"/>
     <w:link w:val="Overskrift8"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:rsid w:val="00004865"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift9Tegn">
+  <w:style w:type="character" w:styleId="Overskrift9Tegn" w:customStyle="1">
     <w:name w:val="Overskrift 9 Tegn"/>
     <w:link w:val="Overskrift9"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:rsid w:val="00004865"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:iCs/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitelTegn"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="009E4B94"/>
     <w:pPr>
       <w:spacing w:before="500" w:after="500" w:line="500" w:lineRule="atLeast"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitelTegn">
+  <w:style w:type="character" w:styleId="TitelTegn" w:customStyle="1">
     <w:name w:val="Titel Tegn"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="19"/>
     <w:semiHidden/>
     <w:rsid w:val="00004865"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Undertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="UndertitelTegn"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="009E4B94"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="400" w:after="400" w:line="400" w:lineRule="atLeast"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:iCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UndertitelTegn">
+  <w:style w:type="character" w:styleId="UndertitelTegn" w:customStyle="1">
     <w:name w:val="Undertitel Tegn"/>
     <w:link w:val="Undertitel"/>
     <w:uiPriority w:val="19"/>
     <w:semiHidden/>
     <w:rsid w:val="00004865"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:iCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Svagfremhvning1">
+  <w:style w:type="character" w:styleId="Svagfremhvning1" w:customStyle="1">
     <w:name w:val="Svag fremhævning1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="009E4B94"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kraftigfremhvning1">
+  <w:style w:type="character" w:styleId="Kraftigfremhvning1" w:customStyle="1">
     <w:name w:val="Kraftig fremhævning1"/>
     <w:uiPriority w:val="19"/>
     <w:semiHidden/>
     <w:rsid w:val="009E4B94"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strk">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="009E4B94"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lysskygge-fremhvningsfarve21">
+  <w:style w:type="paragraph" w:styleId="Lysskygge-fremhvningsfarve21" w:customStyle="1">
     <w:name w:val="Lys skygge - fremhævningsfarve 21"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Lysskygge-fremhvningsfarve2Tegn"/>
     <w:uiPriority w:val="19"/>
     <w:semiHidden/>
     <w:rsid w:val="007546AF"/>
     <w:pPr>
       <w:spacing w:before="260" w:after="260"/>
       <w:ind w:left="851" w:right="851"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Lysskygge-fremhvningsfarve2Tegn">
+  <w:style w:type="character" w:styleId="Lysskygge-fremhvningsfarve2Tegn" w:customStyle="1">
     <w:name w:val="Lys skygge - fremhævningsfarve 2 Tegn"/>
     <w:link w:val="Lysskygge-fremhvningsfarve21"/>
     <w:uiPriority w:val="19"/>
     <w:semiHidden/>
     <w:rsid w:val="00004865"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Svaghenvisning1">
+  <w:style w:type="character" w:styleId="Svaghenvisning1" w:customStyle="1">
     <w:name w:val="Svag henvisning1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="002E74A4"/>
     <w:rPr>
       <w:caps w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:color w:val="auto"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kraftighenvisning1">
+  <w:style w:type="character" w:styleId="Kraftighenvisning1" w:customStyle="1">
     <w:name w:val="Kraftig henvisning1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="002E74A4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:caps w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:color w:val="auto"/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Billedtekst">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009E4B94"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
@@ -6254,213 +3150,213 @@
       <w:ind w:right="567"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Indholdsfortegnelse8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009E4B94"/>
     <w:pPr>
       <w:ind w:right="567"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Indholdsfortegnelse9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009E4B94"/>
     <w:pPr>
       <w:ind w:right="567"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Overskrift10">
+  <w:style w:type="paragraph" w:styleId="Overskrift10" w:customStyle="1">
     <w:name w:val="Overskrift1"/>
     <w:basedOn w:val="Overskrift1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002E74A4"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="520" w:line="360" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bloktekst">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009E4B94"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="2" w:space="10" w:color="7F7F7F"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="2" w:space="10" w:color="7F7F7F"/>
+        <w:top w:val="single" w:color="7F7F7F" w:sz="2" w:space="10"/>
+        <w:left w:val="single" w:color="7F7F7F" w:sz="2" w:space="10"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:sz="2" w:space="10"/>
+        <w:right w:val="single" w:color="7F7F7F" w:sz="2" w:space="10"/>
       </w:pBdr>
       <w:ind w:left="1151" w:right="1151"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Slutnotetekst">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SlutnotetekstTegn"/>
     <w:uiPriority w:val="21"/>
     <w:semiHidden/>
     <w:rsid w:val="009E4B94"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="85" w:hanging="85"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SlutnotetekstTegn">
+  <w:style w:type="character" w:styleId="SlutnotetekstTegn" w:customStyle="1">
     <w:name w:val="Slutnotetekst Tegn"/>
     <w:link w:val="Slutnotetekst"/>
     <w:uiPriority w:val="21"/>
     <w:semiHidden/>
     <w:rsid w:val="00004865"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Slutnotehenvisning">
     <w:name w:val="endnote reference"/>
     <w:uiPriority w:val="21"/>
     <w:semiHidden/>
     <w:rsid w:val="009E4B94"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fodnotetekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FodnotetekstTegn"/>
     <w:uiPriority w:val="21"/>
     <w:semiHidden/>
     <w:rsid w:val="009E4B94"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="85" w:hanging="85"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FodnotetekstTegn">
+  <w:style w:type="character" w:styleId="FodnotetekstTegn" w:customStyle="1">
     <w:name w:val="Fodnotetekst Tegn"/>
     <w:link w:val="Fodnotetekst"/>
     <w:uiPriority w:val="21"/>
     <w:semiHidden/>
     <w:rsid w:val="00004865"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Opstilling-punkttegn">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="006B30A9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Opstilling-talellerbogst">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="006B30A9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidetal">
     <w:name w:val="page number"/>
     <w:uiPriority w:val="21"/>
     <w:semiHidden/>
     <w:rsid w:val="00F331F3"/>
     <w:rPr>
       <w:sz w:val="13"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Template">
+  <w:style w:type="paragraph" w:styleId="Template" w:customStyle="1">
     <w:name w:val="Template"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00F331F3"/>
     <w:pPr>
       <w:spacing w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="17"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Template-Adresse">
+  <w:style w:type="paragraph" w:styleId="Template-Adresse" w:customStyle="1">
     <w:name w:val="Template - Adresse"/>
     <w:basedOn w:val="Template"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00F331F3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:ind w:right="-1021"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Template-Virksomhedsnavn">
+  <w:style w:type="paragraph" w:styleId="Template-Virksomhedsnavn" w:customStyle="1">
     <w:name w:val="Template - Virksomheds navn"/>
     <w:basedOn w:val="Template-Adresse"/>
     <w:next w:val="Template-Adresse"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="007E373C"/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citatoverskrift">
     <w:name w:val="toa heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="002E74A4"/>
     <w:pPr>
       <w:spacing w:after="520" w:line="360" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
@@ -6471,358 +3367,358 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listeoverfigurer">
     <w:name w:val="table of figures"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="002E74A4"/>
     <w:pPr>
       <w:ind w:right="567"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Underskrift">
     <w:name w:val="Signature"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="UnderskriftTegn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00424709"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="4252"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnderskriftTegn">
+  <w:style w:type="character" w:styleId="UnderskriftTegn" w:customStyle="1">
     <w:name w:val="Underskrift Tegn"/>
     <w:basedOn w:val="Standardskrifttypeiafsnit"/>
     <w:link w:val="Underskrift"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00004865"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Mediumgitter11">
+  <w:style w:type="character" w:styleId="Mediumgitter11" w:customStyle="1">
     <w:name w:val="Medium gitter 11"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00424709"/>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabel">
+  <w:style w:type="paragraph" w:styleId="Tabel" w:customStyle="1">
     <w:name w:val="Tabel"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00983B74"/>
     <w:pPr>
       <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="17"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabel-Tekst">
+  <w:style w:type="paragraph" w:styleId="Tabel-Tekst" w:customStyle="1">
     <w:name w:val="Tabel - Tekst"/>
     <w:basedOn w:val="Tabel"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00424709"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabel-TekstTotal">
+  <w:style w:type="paragraph" w:styleId="Tabel-TekstTotal" w:customStyle="1">
     <w:name w:val="Tabel - Tekst Total"/>
     <w:basedOn w:val="Tabel-Tekst"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00424709"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabel-Tal">
+  <w:style w:type="paragraph" w:styleId="Tabel-Tal" w:customStyle="1">
     <w:name w:val="Tabel - Tal"/>
     <w:basedOn w:val="Tabel"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00893791"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabel-TalTotal">
+  <w:style w:type="paragraph" w:styleId="Tabel-TalTotal" w:customStyle="1">
     <w:name w:val="Tabel - Tal Total"/>
     <w:basedOn w:val="Tabel-Tal"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00424709"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Farvetgitter-fremhvningsfarve11">
+  <w:style w:type="paragraph" w:styleId="Farvetgitter-fremhvningsfarve11" w:customStyle="1">
     <w:name w:val="Farvet gitter - fremhævningsfarve 11"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Farvetgitter-fremhvningsfarve1Tegn"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00D847FC"/>
     <w:pPr>
       <w:spacing w:before="260" w:after="260"/>
       <w:ind w:left="567" w:right="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:iCs/>
       <w:color w:val="3787C8"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Farvetgitter-fremhvningsfarve1Tegn">
+  <w:style w:type="character" w:styleId="Farvetgitter-fremhvningsfarve1Tegn" w:customStyle="1">
     <w:name w:val="Farvet gitter - fremhævningsfarve 1 Tegn"/>
     <w:link w:val="Farvetgitter-fremhvningsfarve11"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00FC7A59"/>
     <w:rPr>
       <w:b/>
       <w:iCs/>
       <w:color w:val="3787C8"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Bogenstitel1">
+  <w:style w:type="character" w:styleId="Bogenstitel1" w:customStyle="1">
     <w:name w:val="Bogens titel1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="007546AF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:caps w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citatsamling">
     <w:name w:val="table of authorities"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="002E74A4"/>
     <w:pPr>
       <w:ind w:right="567"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normalindrykning">
     <w:name w:val="Normal Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="005A28D4"/>
     <w:pPr>
       <w:ind w:left="1134"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabel-Gitter">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabel-Normal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00655B49"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocumentHeading">
+  <w:style w:type="paragraph" w:styleId="DocumentHeading" w:customStyle="1">
     <w:name w:val="Document Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:semiHidden/>
     <w:rsid w:val="00685DE6"/>
     <w:pPr>
       <w:spacing w:after="230"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocumentName">
+  <w:style w:type="paragraph" w:styleId="DocumentName" w:customStyle="1">
     <w:name w:val="Document Name"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00655B49"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Template-Dato">
+  <w:style w:type="paragraph" w:styleId="Template-Dato" w:customStyle="1">
     <w:name w:val="Template - Dato"/>
     <w:basedOn w:val="Template"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="0065484C"/>
     <w:pPr>
       <w:spacing w:line="230" w:lineRule="atLeast"/>
       <w:ind w:left="1531"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="17"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Markeringsbobletekst">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="MarkeringsbobletekstTegn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F331F3"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="MarkeringsbobletekstTegn">
+  <w:style w:type="character" w:styleId="MarkeringsbobletekstTegn" w:customStyle="1">
     <w:name w:val="Markeringsbobletekst Tegn"/>
     <w:link w:val="Markeringsbobletekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F331F3"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ModtagerAdresse">
+  <w:style w:type="paragraph" w:styleId="ModtagerAdresse" w:customStyle="1">
     <w:name w:val="Modtager Adresse"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:semiHidden/>
     <w:rsid w:val="0065484C"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="21"/>
     <w:semiHidden/>
     <w:rsid w:val="0065484C"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabel-Overskrift">
+  <w:style w:type="paragraph" w:styleId="Tabel-Overskrift" w:customStyle="1">
     <w:name w:val="Tabel - Overskrift"/>
     <w:basedOn w:val="Tabel"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00D847FC"/>
     <w:rPr>
       <w:b/>
       <w:color w:val="FFFFFF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="DGI">
+  <w:style w:type="table" w:styleId="DGI" w:customStyle="1">
     <w:name w:val="DGI"/>
     <w:basedOn w:val="Tabel-Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00934690"/>
     <w:pPr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b w:val="0"/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="3787C8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:wordWrap/>
-        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="230" w:lineRule="atLeast"/>
-        <w:ind w:leftChars="0" w:left="113" w:rightChars="0" w:right="113"/>
+        <w:spacing w:before="0" w:beforeLines="0" w:beforeAutospacing="0" w:after="0" w:afterLines="0" w:afterAutospacing="0" w:line="230" w:lineRule="atLeast"/>
+        <w:ind w:left="113" w:leftChars="0" w:right="113" w:rightChars="0"/>
       </w:pPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D7E6F4"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Fremhv">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="000601AB"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FA3034"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="da-DK"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
     <w:div w:id="122433666">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="602998236">
@@ -6888,68 +3784,67 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1535726477">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:berit.vintersfjord@dgi.dk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgi-skyd.dk/turneringer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\00steffen\Desktop\Brevskabelon_Bl&#229;.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Kontor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -7201,52 +4096,52 @@
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties">
   <LongProp xmlns="" name="DGIContributorsLoginNames"><![CDATA[|DGI\17malene|DGI\17søren|DGI\20karin|DGI\20susanne|DGI\20berit|DGI\20lars|DGI\20louise|DGI\20marianne|DGI\20karinc|DGI\17poul|DGI\17hhj|DGI\17linda|DGI\17carsten|DGI\17peter|DGI\17ca|DGI\17cn|DGI\17lasse|DGI\17rita|DGI\17mette|DGI\17cj|DGI\17lene|DGI\17bente|DGI\20lise|DGI\20anette|DGI\17helle|DGI\17louise|DGI\17cbd|DGI\21emlt|DGI\17karina|DGI\17tonni|DGI\17mads|DGI\17niels|DGI\17pernille|DGI\17kasper|DGI\17mg|DGI\17jkj|DGI\17maja|DGI\17steen|DGI\00trinem|DGI\17bo|DGI\17camilla|]]></LongProp>
 </LongProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DGIDocument" ma:contentTypeID="0x010100AA9900393F14F741BB1E0DF50549A25400E7B951EAFE7696468235C94AFFCDEFEF" ma:contentTypeVersion="16" ma:contentTypeDescription="Opret et nyt dokument." ma:contentTypeScope="" ma:versionID="bcd69a76630c60d30e22b0d2416c1b22">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e47b5b1b-1096-4530-9e08-46f4857cfee6" xmlns:ns3="33b0f0fc-6073-4e7b-b94f-87b90cb2621e" xmlns:ns4="476c2628-46a6-4b37-81ea-2ada87a9f6d6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8f3e5c25c0eb6cb8557b864d2bfef876" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DGIDocument" ma:contentTypeID="0x010100AA9900393F14F741BB1E0DF50549A25400E7B951EAFE7696468235C94AFFCDEFEF" ma:contentTypeVersion="16" ma:contentTypeDescription="Opret et nyt dokument." ma:contentTypeScope="" ma:versionID="1a05c3fdb4c6b81a526a97378bb0e49b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e47b5b1b-1096-4530-9e08-46f4857cfee6" xmlns:ns3="33b0f0fc-6073-4e7b-b94f-87b90cb2621e" xmlns:ns4="476c2628-46a6-4b37-81ea-2ada87a9f6d6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ba38faee030166f32a357c02b4726b67" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="e47b5b1b-1096-4530-9e08-46f4857cfee6"/>
     <xsd:import namespace="33b0f0fc-6073-4e7b-b94f-87b90cb2621e"/>
     <xsd:import namespace="476c2628-46a6-4b37-81ea-2ada87a9f6d6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:StatensArkiv" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -7595,137 +4490,86 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="33b0f0fc-6073-4e7b-b94f-87b90cb2621e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <StatensArkiv xmlns="e47b5b1b-1096-4530-9e08-46f4857cfee6">false</StatensArkiv>
     <TaxCatchAll xmlns="476c2628-46a6-4b37-81ea-2ada87a9f6d6" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C794C45B-FA98-420A-83CA-994AA2AA56B0}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{499AE861-3F32-4797-9E25-0A8A9F449FFE}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00AF4CFD-7109-452E-B31C-12A6DBB654F4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B4A5291-F849-4CEA-945F-2EDF2F4A52C0}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFDD606D-4B6D-4D15-A791-A5E53E43C44D}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20EFC47A-AB92-457C-9682-CF5EA5846911}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...60 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Brevskabelon_Blå</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>DGI</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator>"Kim Bay" &lt;Kim.Bay@dgi.dk&gt;</dc:creator>
-  <cp:keywords>Turnering;Skydning</cp:keywords>
-[...2 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <keywords>Turnering;Skydning</keywords>
+  <lastModifiedBy>Berit Vintersfjord</lastModifiedBy>
+  <revision>3</revision>
+  <lastPrinted>2019-09-10T08:53:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AA9900393F14F741BB1E0DF50549A25400E7B951EAFE7696468235C94AFFCDEFEF</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>3dcfe2d4-8372-4b6d-9a1e-def4cea419b8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DGIActivity">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DGIAdministrationCenter">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DGIRelatedGroupNumbers">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="DGIEventNumbers">
     <vt:lpwstr/>
   </property>
@@ -7752,27 +4596,33 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="_dlc_DocId">
     <vt:lpwstr>GRUPPERUM-474-23870</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="_dlc_DocIdUrl">
     <vt:lpwstr>https://mimerold.dgi.dk/grupperum/170000020/_layouts/DocIdRedir.aspx?ID=GRUPPERUM-474-23870, GRUPPERUM-474-23870</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="k1d3ee6935b74e91b6066f4d65ff43d5">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="DGIPublicDocument">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="DGIContributorsLoginNames">
     <vt:lpwstr>|DGI\17malene|DGI\17søren|DGI\20karin|DGI\20susanne|DGI\20berit|DGI\20lars|DGI\20louise|DGI\20marianne|DGI\20karinc|DGI\17poul|DGI\17hhj|DGI\17linda|DGI\17carsten|DGI\17peter|DGI\17ca|DGI\17cn|DGI\17lasse|DGI\17rita|DGI\17mette|DGI\17cj|DGI\17lene|DGI\17b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="display_urn:schemas-microsoft-com:office:office#Editor">
     <vt:lpwstr>Systemkonto</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="display_urn:schemas-microsoft-com:office:office#Author">
     <vt:lpwstr>Berit Vintersfjord</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MimerDocId">
     <vt:lpwstr>A42003D9-001</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="docLang">
+    <vt:lpwstr>da</vt:lpwstr>
+  </property>
 </Properties>
 </file>